--- v1 (2025-12-21)
+++ v2 (2026-04-27)
@@ -518,51 +518,51 @@
   <si>
     <t>Dragan D. Marković</t>
   </si>
   <si>
     <t>Dragan Marković Palma - Jedinstvena Srbija</t>
   </si>
   <si>
     <t>Jedinstvena Srbija</t>
   </si>
   <si>
     <t>Života Starčević</t>
   </si>
   <si>
     <t>Marija Jevđić</t>
   </si>
   <si>
     <t>Nenad Filipović</t>
   </si>
   <si>
     <t>Zagorka Aleksić</t>
   </si>
   <si>
     <t>Miloš Jovanović</t>
   </si>
   <si>
-    <t>NOVI DSS - POKS (NADA)</t>
+    <t>Novi DSS i Monarhisti - NADA</t>
   </si>
   <si>
     <t>Nova Demokratska stranka Srbije</t>
   </si>
   <si>
     <t>Vojislav Mihailović</t>
   </si>
   <si>
     <t>Pokret obnove Kraljevine Srbije</t>
   </si>
   <si>
     <t>Predrag Marsenić</t>
   </si>
   <si>
     <t>Slađana Radisavljević</t>
   </si>
   <si>
     <t>Nenad Tomašević</t>
   </si>
   <si>
     <t>Dejan Šulkić</t>
   </si>
   <si>
     <t>Vladimir Jelić</t>
   </si>