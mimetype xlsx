--- v1 (2025-12-26)
+++ v2 (2026-04-25)
@@ -707,51 +707,51 @@
   <si>
     <t>Branko Lukić</t>
   </si>
   <si>
     <t>MI SNAGA NARODA PROF. DR BRANIMIR NESTOROVIĆ</t>
   </si>
   <si>
     <t>Aleksandar Pavić</t>
   </si>
   <si>
     <t>Branimir Nestorović</t>
   </si>
   <si>
     <t>Jelena Pavlović</t>
   </si>
   <si>
     <t>Ana Ivanović</t>
   </si>
   <si>
     <t>Borislav Antonijević</t>
   </si>
   <si>
     <t>Miloš Jovanović</t>
   </si>
   <si>
-    <t>NOVI DSS - POKS (NADA)</t>
+    <t>Novi DSS i Monarhisti - NADA</t>
   </si>
   <si>
     <t>Nova Demokratska stranka Srbije</t>
   </si>
   <si>
     <t>Vojislav Mihailović</t>
   </si>
   <si>
     <t>Pokret obnove Kraljevine Srbije</t>
   </si>
   <si>
     <t>Predrag Marsenić</t>
   </si>
   <si>
     <t>Slađana Radisavljević</t>
   </si>
   <si>
     <t>Nenad Tomašević</t>
   </si>
   <si>
     <t>Dejan Šulkić</t>
   </si>
   <si>
     <t>Vladimir Jelić</t>
   </si>