--- v1 (2025-12-17)
+++ v2 (2026-04-25)
@@ -713,51 +713,51 @@
   <si>
     <t>Marina Mijatović</t>
   </si>
   <si>
     <t>Đorđe Pavićević</t>
   </si>
   <si>
     <t>Natalija Stojmenović</t>
   </si>
   <si>
     <t>Radomir Lazović</t>
   </si>
   <si>
     <t>Robert Kozma</t>
   </si>
   <si>
     <t>Rastislav Dinić</t>
   </si>
   <si>
     <t>Bogdan Radovanović</t>
   </si>
   <si>
     <t>Miloš Jovanović</t>
   </si>
   <si>
-    <t>NOVI DSS - POKS (NADA)</t>
+    <t>Novi DSS i Monarhisti - NADA</t>
   </si>
   <si>
     <t>Nova Demokratska stranka Srbije</t>
   </si>
   <si>
     <t>Vojislav Mihailović</t>
   </si>
   <si>
     <t>Pokret obnove Kraljevine Srbije</t>
   </si>
   <si>
     <t>Predrag Marsenić</t>
   </si>
   <si>
     <t>Slađana Radisavljević</t>
   </si>
   <si>
     <t>Nenad Tomašević</t>
   </si>
   <si>
     <t>Dejan Šulkić</t>
   </si>
   <si>
     <t>Vladimir Jelić</t>
   </si>