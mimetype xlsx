--- v2 (2026-04-25)
+++ v3 (2026-10-28)
@@ -656,93 +656,93 @@
   <si>
     <t>Jovan Janjić</t>
   </si>
   <si>
     <t>MI - GLAS IZ NARODA</t>
   </si>
   <si>
     <t>Siniša Ljepojević</t>
   </si>
   <si>
     <t>Mitar Kovač</t>
   </si>
   <si>
     <t>Branko Pavlović</t>
   </si>
   <si>
     <t>Dragan Stanojević</t>
   </si>
   <si>
     <t>Ana Krstić</t>
   </si>
   <si>
     <t>Zoran Lutovac</t>
   </si>
   <si>
-    <t>Demokratska stranka - DS</t>
+    <t>Poslanici uz studente: za kontrolu izbora</t>
   </si>
   <si>
     <t>Demokratska stranka</t>
   </si>
   <si>
     <t>Ksenija Marković</t>
   </si>
   <si>
     <t>ZAJEDNO</t>
   </si>
   <si>
     <t>Nenad Mitrović</t>
   </si>
   <si>
     <t>Nebojša Novaković</t>
   </si>
   <si>
     <t>Dragana Rakić</t>
   </si>
   <si>
     <t>Filip Tatalović</t>
   </si>
   <si>
     <t>Srđan Milivojević</t>
   </si>
   <si>
     <t>Dragana Rašić</t>
   </si>
   <si>
     <t>Branko Lukić</t>
   </si>
   <si>
     <t>MI SNAGA NARODA PROF. DR BRANIMIR NESTOROVIĆ</t>
   </si>
   <si>
     <t>Aleksandar Pavić</t>
   </si>
   <si>
     <t>Branimir Nestorović</t>
   </si>
   <si>
-    <t>Jelena Pavlović</t>
+    <t>Jelena Pavlović advokatica</t>
   </si>
   <si>
     <t>Ana Ivanović</t>
   </si>
   <si>
     <t>Borislav Antonijević</t>
   </si>
   <si>
     <t>Miloš Jovanović</t>
   </si>
   <si>
     <t>Novi DSS i Monarhisti - NADA</t>
   </si>
   <si>
     <t>Nova Demokratska stranka Srbije</t>
   </si>
   <si>
     <t>Vojislav Mihailović</t>
   </si>
   <si>
     <t>Pokret obnove Kraljevine Srbije</t>
   </si>
   <si>
     <t>Predrag Marsenić</t>
   </si>