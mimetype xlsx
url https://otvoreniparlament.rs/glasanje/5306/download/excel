--- v3 (2026-04-25)
+++ v4 (2026-10-29)
@@ -611,51 +611,51 @@
   <si>
     <t>Slađana Šušnjar</t>
   </si>
   <si>
     <t>Muamer Bačevac</t>
   </si>
   <si>
     <t>Edis Durgutović</t>
   </si>
   <si>
     <t>Sanja Jefić Branković</t>
   </si>
   <si>
     <t>Branko Lukić</t>
   </si>
   <si>
     <t>MI SNAGA NARODA PROF. DR BRANIMIR NESTOROVIĆ</t>
   </si>
   <si>
     <t>Aleksandar Pavić</t>
   </si>
   <si>
     <t>Branimir Nestorović</t>
   </si>
   <si>
-    <t>Jelena Pavlović</t>
+    <t>Jelena Pavlović advokatica</t>
   </si>
   <si>
     <t>Ana Ivanović</t>
   </si>
   <si>
     <t>Borislav Antonijević</t>
   </si>
   <si>
     <t>Milija Miletić</t>
   </si>
   <si>
     <t>PS - NSS - USS – RS</t>
   </si>
   <si>
     <t>Marijan Rističević</t>
   </si>
   <si>
     <t>Slobodan Nikolić</t>
   </si>
   <si>
     <t>Ruska stranka</t>
   </si>
   <si>
     <t>Đorđe Pavićević</t>
   </si>
@@ -677,51 +677,51 @@
   <si>
     <t>Biljana Đorđević</t>
   </si>
   <si>
     <t>Jelena Jerinić</t>
   </si>
   <si>
     <t>Marina Mijatović</t>
   </si>
   <si>
     <t>Radomir Lazović</t>
   </si>
   <si>
     <t>Robert Kozma</t>
   </si>
   <si>
     <t>Rastislav Dinić</t>
   </si>
   <si>
     <t>Bogdan Radovanović</t>
   </si>
   <si>
     <t>Zoran Lutovac</t>
   </si>
   <si>
-    <t>Demokratska stranka - DS</t>
+    <t>Poslanici uz studente: za kontrolu izbora</t>
   </si>
   <si>
     <t>Demokratska stranka</t>
   </si>
   <si>
     <t>Ksenija Marković</t>
   </si>
   <si>
     <t>ZAJEDNO</t>
   </si>
   <si>
     <t>Nenad Mitrović</t>
   </si>
   <si>
     <t>Nebojša Novaković</t>
   </si>
   <si>
     <t>Dragana Rakić</t>
   </si>
   <si>
     <t>Filip Tatalović</t>
   </si>
   <si>
     <t>Srđan Milivojević</t>
   </si>