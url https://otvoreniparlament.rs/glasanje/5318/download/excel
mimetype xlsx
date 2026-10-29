--- v2 (2026-04-11)
+++ v3 (2026-10-29)
@@ -683,63 +683,63 @@
   <si>
     <t>Danijela Nestorović</t>
   </si>
   <si>
     <t>Aleksandar Jovanović</t>
   </si>
   <si>
     <t>Goran Petković</t>
   </si>
   <si>
     <t>Milica Marušić Jablanović</t>
   </si>
   <si>
     <t>Branko Lukić</t>
   </si>
   <si>
     <t>MI SNAGA NARODA PROF. DR BRANIMIR NESTOROVIĆ</t>
   </si>
   <si>
     <t>Aleksandar Pavić</t>
   </si>
   <si>
     <t>Branimir Nestorović</t>
   </si>
   <si>
-    <t>Jelena Pavlović</t>
+    <t>Jelena Pavlović advokatica</t>
   </si>
   <si>
     <t>Ana Ivanović</t>
   </si>
   <si>
     <t>Borislav Antonijević</t>
   </si>
   <si>
     <t>Zoran Lutovac</t>
   </si>
   <si>
-    <t>Demokratska stranka - DS</t>
+    <t>Poslanici uz studente: za kontrolu izbora</t>
   </si>
   <si>
     <t>Demokratska stranka</t>
   </si>
   <si>
     <t>Ksenija Marković</t>
   </si>
   <si>
     <t>ZAJEDNO</t>
   </si>
   <si>
     <t>Nenad Mitrović</t>
   </si>
   <si>
     <t>Nebojša Novaković</t>
   </si>
   <si>
     <t>Dragana Rakić</t>
   </si>
   <si>
     <t>Filip Tatalović</t>
   </si>
   <si>
     <t>Srđan Milivojević</t>
   </si>