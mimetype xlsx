--- v1 (2025-12-18)
+++ v2 (2026-04-29)
@@ -527,51 +527,51 @@
   <si>
     <t>Uglješa Marković</t>
   </si>
   <si>
     <t>Ivan Karić</t>
   </si>
   <si>
     <t>Zeleni Srbije</t>
   </si>
   <si>
     <t>Igor Braunović</t>
   </si>
   <si>
     <t>Nataša Bogunović</t>
   </si>
   <si>
     <t>Aleksandra Pavlović Marković</t>
   </si>
   <si>
     <t>Nije glasao/la</t>
   </si>
   <si>
     <t>Miloš Jovanović</t>
   </si>
   <si>
-    <t>NOVI DSS - POKS (NADA)</t>
+    <t>Novi DSS i Monarhisti - NADA</t>
   </si>
   <si>
     <t>Nova Demokratska stranka Srbije</t>
   </si>
   <si>
     <t>Vojislav Mihailović</t>
   </si>
   <si>
     <t>Pokret obnove Kraljevine Srbije</t>
   </si>
   <si>
     <t>Predrag Marsenić</t>
   </si>
   <si>
     <t>Protiv</t>
   </si>
   <si>
     <t>Slađana Radisavljević</t>
   </si>
   <si>
     <t>Nenad Tomašević</t>
   </si>
   <si>
     <t>Dejan Šulkić</t>
   </si>