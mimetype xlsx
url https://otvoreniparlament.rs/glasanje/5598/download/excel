--- v4 (2026-06-10)
+++ v5 (2026-10-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296">
   <si>
     <t>Glas</t>
   </si>
   <si>
     <t>Ime i prezime</t>
   </si>
   <si>
     <t>Poslanički klub</t>
   </si>
   <si>
     <t>Politička partija</t>
   </si>
   <si>
     <t>Za</t>
   </si>
   <si>
     <t>Ana Brnabić</t>
   </si>
   <si>
     <t>ALEKSANDAR VUČIĆ - Srbija ne sme da stane</t>
   </si>
   <si>
     <t>Srpska napredna stranka</t>
   </si>
   <si>
@@ -761,111 +761,108 @@
   <si>
     <t>Verica Milanović</t>
   </si>
   <si>
     <t>Danijela Nestorović</t>
   </si>
   <si>
     <t>Ekološki ustanak</t>
   </si>
   <si>
     <t>Aleksandar Jovanović</t>
   </si>
   <si>
     <t>Goran Petković</t>
   </si>
   <si>
     <t>Milica Marušić Jablanović</t>
   </si>
   <si>
     <t>Dragan Jonić</t>
   </si>
   <si>
     <t>Srđan Milivojević</t>
   </si>
   <si>
-    <t>Demokratska stranka - DS</t>
+    <t>Poslanici uz studente: za kontrolu izbora</t>
   </si>
   <si>
     <t>Demokratska stranka</t>
   </si>
   <si>
     <t>Nebojša Novaković</t>
   </si>
   <si>
     <t>ZAJEDNO</t>
   </si>
   <si>
     <t>Dragana Rakić</t>
   </si>
   <si>
     <t>Ksenija Marković</t>
   </si>
   <si>
     <t>Zoran Lutovac</t>
   </si>
   <si>
     <t>Filip Tatalović</t>
   </si>
   <si>
     <t>Dragana Rašić</t>
   </si>
   <si>
     <t>Nenad Mitrović</t>
   </si>
   <si>
     <t>Slavica Radovanović</t>
   </si>
   <si>
-    <t>POKRET SLOGA - DA SE STRUKA PITA</t>
+    <t>Narodni poslanici koji nisu članovi poslaničkih grupa</t>
+  </si>
+  <si>
+    <t>Željko Veselinović</t>
   </si>
   <si>
     <t>Sonja Pernat</t>
   </si>
   <si>
-    <t>Željko Veselinović</t>
-[...4 lines deleted...]
-  <si>
     <t>Irena Živković</t>
   </si>
   <si>
     <t>Đorđo Đorđić</t>
   </si>
   <si>
     <t>Žarko Ristić</t>
   </si>
   <si>
     <t>Edin Đerlek</t>
   </si>
   <si>
     <t>Stranka pravde i pomirenja</t>
   </si>
   <si>
-    <t>Jelena Pavlović</t>
+    <t>Jelena Pavlović advokatica</t>
   </si>
   <si>
     <t>Grupa građana Mi - Glas iz naroda, prof. dr Branimir Nestorović</t>
   </si>
   <si>
     <t>Bogdana Koljević Grifit</t>
   </si>
   <si>
     <t>Igor Braunović</t>
   </si>
   <si>
     <t>Edin Numanović</t>
   </si>
   <si>
     <t>Anna Oreg</t>
   </si>
   <si>
     <t>Pokret slobodnih građana (PSG) – Stranka demokratske akcije Sandžaka (SDA Sandžaka) – Partija za demokratsko delovanje (PDD)</t>
   </si>
   <si>
     <t>Građanska demokratska partija</t>
   </si>
   <si>
     <t>Pavle Grbović</t>
   </si>
@@ -4432,404 +4429,404 @@
         <v>205</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
         <v>8</v>
       </c>
       <c r="B225" t="s">
         <v>261</v>
       </c>
       <c r="C225" t="s">
         <v>260</v>
       </c>
       <c r="D225" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
         <v>8</v>
       </c>
       <c r="B226" t="s">
         <v>262</v>
       </c>
       <c r="C226" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="D226" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
         <v>8</v>
       </c>
       <c r="B227" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="C227" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="D227" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
         <v>8</v>
       </c>
       <c r="B228" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C228" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="D228" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
         <v>8</v>
       </c>
       <c r="B229" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C229" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="D229" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" t="s">
         <v>4</v>
       </c>
       <c r="B230" t="s">
+        <v>266</v>
+      </c>
+      <c r="C230" t="s">
+        <v>260</v>
+      </c>
+      <c r="D230" t="s">
         <v>267</v>
-      </c>
-[...4 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
         <v>8</v>
       </c>
       <c r="B231" t="s">
+        <v>268</v>
+      </c>
+      <c r="C231" t="s">
+        <v>260</v>
+      </c>
+      <c r="D231" t="s">
         <v>269</v>
-      </c>
-[...4 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
         <v>8</v>
       </c>
       <c r="B232" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C232" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="D232" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
         <v>8</v>
       </c>
       <c r="B233" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="C233" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="D233" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
         <v>8</v>
       </c>
       <c r="B234" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C234" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="D234" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" t="s">
         <v>8</v>
       </c>
       <c r="B235" t="s">
+        <v>273</v>
+      </c>
+      <c r="C235" t="s">
         <v>274</v>
       </c>
-      <c r="C235" t="s">
+      <c r="D235" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
         <v>8</v>
       </c>
       <c r="B236" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C236" t="s">
+        <v>274</v>
+      </c>
+      <c r="D236" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
         <v>8</v>
       </c>
       <c r="B237" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="C237" t="s">
+        <v>274</v>
+      </c>
+      <c r="D237" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
         <v>8</v>
       </c>
       <c r="B238" t="s">
+        <v>278</v>
+      </c>
+      <c r="C238" t="s">
+        <v>274</v>
+      </c>
+      <c r="D238" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
         <v>8</v>
       </c>
       <c r="B239" t="s">
+        <v>280</v>
+      </c>
+      <c r="C239" t="s">
+        <v>274</v>
+      </c>
+      <c r="D239" t="s">
         <v>281</v>
-      </c>
-[...4 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" t="s">
         <v>8</v>
       </c>
       <c r="B240" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C240" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D240" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
         <v>8</v>
       </c>
       <c r="B241" t="s">
+        <v>283</v>
+      </c>
+      <c r="C241" t="s">
         <v>284</v>
       </c>
-      <c r="C241" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D241" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
         <v>8</v>
       </c>
       <c r="B242" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C242" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D242" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
         <v>8</v>
       </c>
       <c r="B243" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C243" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D243" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
         <v>8</v>
       </c>
       <c r="B244" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C244" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D244" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
         <v>8</v>
       </c>
       <c r="B245" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C245" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D245" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
         <v>8</v>
       </c>
       <c r="B246" t="s">
+        <v>289</v>
+      </c>
+      <c r="C246" t="s">
         <v>290</v>
       </c>
-      <c r="C246" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D246" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
         <v>8</v>
       </c>
       <c r="B247" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C247" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D247" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
         <v>4</v>
       </c>
       <c r="B248" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C248" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D248" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
         <v>8</v>
       </c>
       <c r="B249" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C249" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D249" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
         <v>8</v>
       </c>
       <c r="B250" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C250" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D250" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" t="s">
         <v>4</v>
       </c>
       <c r="B251" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C251" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D251" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">