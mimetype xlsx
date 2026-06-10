--- v2 (2026-04-25)
+++ v3 (2026-06-10)
@@ -800,117 +800,117 @@
   <si>
     <t>Dragana Rakić</t>
   </si>
   <si>
     <t>Ksenija Marković</t>
   </si>
   <si>
     <t>Zoran Lutovac</t>
   </si>
   <si>
     <t>Filip Tatalović</t>
   </si>
   <si>
     <t>Dragana Rašić</t>
   </si>
   <si>
     <t>Nenad Mitrović</t>
   </si>
   <si>
     <t>Slavica Radovanović</t>
   </si>
   <si>
     <t>POKRET SLOGA - DA SE STRUKA PITA</t>
   </si>
   <si>
+    <t>Sonja Pernat</t>
+  </si>
+  <si>
     <t>Željko Veselinović</t>
   </si>
   <si>
-    <t>Sonja Pernat</t>
+    <t>Narodni poslanici koji nisu članovi poslaničkih grupa</t>
   </si>
   <si>
     <t>Irena Živković</t>
   </si>
   <si>
     <t>Đorđo Đorđić</t>
   </si>
   <si>
+    <t>Žarko Ristić</t>
+  </si>
+  <si>
+    <t>Edin Đerlek</t>
+  </si>
+  <si>
+    <t>Stranka pravde i pomirenja</t>
+  </si>
+  <si>
+    <t>Jelena Pavlović</t>
+  </si>
+  <si>
+    <t>Grupa građana Mi - Glas iz naroda, prof. dr Branimir Nestorović</t>
+  </si>
+  <si>
+    <t>Bogdana Koljević Grifit</t>
+  </si>
+  <si>
+    <t>Igor Braunović</t>
+  </si>
+  <si>
+    <t>Edin Numanović</t>
+  </si>
+  <si>
     <t>Anna Oreg</t>
   </si>
   <si>
     <t>Pokret slobodnih građana (PSG) – Stranka demokratske akcije Sandžaka (SDA Sandžaka) – Partija za demokratsko delovanje (PDD)</t>
   </si>
   <si>
     <t>Građanska demokratska partija</t>
   </si>
   <si>
     <t>Pavle Grbović</t>
   </si>
   <si>
     <t>Vladimir Pajić</t>
   </si>
   <si>
     <t>Ahmedin Škrijelj</t>
   </si>
   <si>
     <t>Stranka demokratske akcije</t>
   </si>
   <si>
     <t>Šaip Kamberi</t>
   </si>
   <si>
     <t>Partija za demokratsko delovanje</t>
   </si>
   <si>
     <t>Minela Kalender</t>
-  </si>
-[...25 lines deleted...]
-    <t>Edin Numanović</t>
   </si>
   <si>
     <t>Branimir Nestorović</t>
   </si>
   <si>
     <t>MI SNAGA NARODA PROF. DR BRANIMIR NESTOROVIĆ</t>
   </si>
   <si>
     <t>Aleksandar Pavić</t>
   </si>
   <si>
     <t>Ana Ivanović</t>
   </si>
   <si>
     <t>Borislav Antonijević</t>
   </si>
   <si>
     <t>Branko Lukić</t>
   </si>
   <si>
     <t>Siniša Ljepojević</t>
   </si>
   <si>
     <t>MI - GLAS IZ NARODA</t>
   </si>
@@ -4435,404 +4435,404 @@
         <v>206</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
         <v>191</v>
       </c>
       <c r="B225" t="s">
         <v>262</v>
       </c>
       <c r="C225" t="s">
         <v>261</v>
       </c>
       <c r="D225" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
         <v>191</v>
       </c>
       <c r="B226" t="s">
         <v>263</v>
       </c>
       <c r="C226" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D226" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
         <v>191</v>
       </c>
       <c r="B227" t="s">
+        <v>265</v>
+      </c>
+      <c r="C227" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="D227" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
         <v>191</v>
       </c>
       <c r="B228" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C228" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D228" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
-        <v>191</v>
+        <v>9</v>
       </c>
       <c r="B229" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C229" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D229" t="s">
-        <v>268</v>
+        <v>206</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" t="s">
-        <v>191</v>
+        <v>4</v>
       </c>
       <c r="B230" t="s">
+        <v>268</v>
+      </c>
+      <c r="C230" t="s">
+        <v>264</v>
+      </c>
+      <c r="D230" t="s">
         <v>269</v>
-      </c>
-[...4 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
         <v>9</v>
       </c>
       <c r="B231" t="s">
         <v>270</v>
       </c>
       <c r="C231" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D231" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
-        <v>191</v>
+        <v>9</v>
       </c>
       <c r="B232" t="s">
+        <v>272</v>
+      </c>
+      <c r="C232" t="s">
+        <v>264</v>
+      </c>
+      <c r="D232" t="s">
         <v>271</v>
-      </c>
-[...4 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B233" t="s">
         <v>273</v>
       </c>
       <c r="C233" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D233" t="s">
-        <v>274</v>
+        <v>148</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
-        <v>191</v>
+        <v>4</v>
       </c>
       <c r="B234" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C234" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D234" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" t="s">
-        <v>9</v>
+        <v>191</v>
       </c>
       <c r="B235" t="s">
+        <v>275</v>
+      </c>
+      <c r="C235" t="s">
         <v>276</v>
       </c>
-      <c r="C235" t="s">
+      <c r="D235" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
-        <v>4</v>
+        <v>191</v>
       </c>
       <c r="B236" t="s">
         <v>278</v>
       </c>
       <c r="C236" t="s">
+        <v>276</v>
+      </c>
+      <c r="D236" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
         <v>9</v>
       </c>
       <c r="B237" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C237" t="s">
+        <v>276</v>
+      </c>
+      <c r="D237" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
-        <v>9</v>
+        <v>191</v>
       </c>
       <c r="B238" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C238" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D238" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B239" t="s">
+        <v>282</v>
+      </c>
+      <c r="C239" t="s">
+        <v>276</v>
+      </c>
+      <c r="D239" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" t="s">
-        <v>4</v>
+        <v>191</v>
       </c>
       <c r="B240" t="s">
         <v>284</v>
       </c>
       <c r="C240" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D240" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
         <v>9</v>
       </c>
       <c r="B241" t="s">
         <v>285</v>
       </c>
       <c r="C241" t="s">
         <v>286</v>
       </c>
       <c r="D241" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
         <v>9</v>
       </c>
       <c r="B242" t="s">
         <v>287</v>
       </c>
       <c r="C242" t="s">
         <v>286</v>
       </c>
       <c r="D242" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
         <v>9</v>
       </c>
       <c r="B243" t="s">
         <v>288</v>
       </c>
       <c r="C243" t="s">
         <v>286</v>
       </c>
       <c r="D243" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
         <v>9</v>
       </c>
       <c r="B244" t="s">
         <v>289</v>
       </c>
       <c r="C244" t="s">
         <v>286</v>
       </c>
       <c r="D244" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
         <v>9</v>
       </c>
       <c r="B245" t="s">
         <v>290</v>
       </c>
       <c r="C245" t="s">
         <v>286</v>
       </c>
       <c r="D245" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
         <v>9</v>
       </c>
       <c r="B246" t="s">
         <v>291</v>
       </c>
       <c r="C246" t="s">
         <v>292</v>
       </c>
       <c r="D246" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
         <v>9</v>
       </c>
       <c r="B247" t="s">
         <v>293</v>
       </c>
       <c r="C247" t="s">
         <v>292</v>
       </c>
       <c r="D247" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
         <v>191</v>
       </c>
       <c r="B248" t="s">
         <v>294</v>
       </c>
       <c r="C248" t="s">
         <v>292</v>
       </c>
       <c r="D248" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
         <v>191</v>
       </c>
       <c r="B249" t="s">
         <v>295</v>
       </c>
       <c r="C249" t="s">
         <v>292</v>
       </c>
       <c r="D249" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
         <v>191</v>
       </c>
       <c r="B250" t="s">
         <v>296</v>
       </c>
       <c r="C250" t="s">
         <v>292</v>
       </c>
       <c r="D250" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" t="s">
         <v>191</v>
       </c>
       <c r="B251" t="s">
         <v>297</v>
       </c>
       <c r="C251" t="s">
         <v>292</v>
       </c>
       <c r="D251" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">