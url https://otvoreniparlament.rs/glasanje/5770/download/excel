--- v2 (2026-04-24)
+++ v3 (2026-06-10)
@@ -542,50 +542,62 @@
   <si>
     <t>Branimir Jovanović</t>
   </si>
   <si>
     <t>Jasmina Karanac</t>
   </si>
   <si>
     <t>Slađana Šušnjar</t>
   </si>
   <si>
     <t>Edin Đerlek</t>
   </si>
   <si>
     <t>Narodni poslanici koji nisu članovi poslaničkih grupa</t>
   </si>
   <si>
     <t>Stranka pravde i pomirenja</t>
   </si>
   <si>
     <t>Milija Miletić</t>
   </si>
   <si>
     <t>Edin Numanović</t>
   </si>
   <si>
+    <t>Željko Veselinović</t>
+  </si>
+  <si>
+    <t>Stranka slobode i pravde</t>
+  </si>
+  <si>
+    <t>Đorđo Đorđić</t>
+  </si>
+  <si>
+    <t>Irena Živković</t>
+  </si>
+  <si>
     <t>Miloljub Albijanić</t>
   </si>
   <si>
     <t>Igor Braunović</t>
   </si>
   <si>
     <t>Siniša Ljepojević</t>
   </si>
   <si>
     <t>Grupa građana Mi - Glas iz naroda, prof. dr Branimir Nestorović</t>
   </si>
   <si>
     <t>Slobodan Nikolić</t>
   </si>
   <si>
     <t>Ruska stranka</t>
   </si>
   <si>
     <t>Jelena Pavlović</t>
   </si>
   <si>
     <t>Žarko Ristić</t>
   </si>
   <si>
     <t>Narodni pokret Srbije</t>
@@ -731,53 +743,50 @@
   <si>
     <t>Minela Kalender</t>
   </si>
   <si>
     <t>Stranka demokratske akcije</t>
   </si>
   <si>
     <t>Anna Oreg</t>
   </si>
   <si>
     <t>Vladimir Pajić</t>
   </si>
   <si>
     <t>Ahmedin Škrijelj</t>
   </si>
   <si>
     <t>Šaip Kamberi</t>
   </si>
   <si>
     <t>Partija za demokratsko delovanje</t>
   </si>
   <si>
     <t>Dalibor Jekić</t>
   </si>
   <si>
-    <t>Stranka slobode i pravde</t>
-[...1 lines deleted...]
-  <si>
     <t>Jelena Milošević</t>
   </si>
   <si>
     <t>Peđa Mitrović</t>
   </si>
   <si>
     <t>Mila Popović</t>
   </si>
   <si>
     <t>Borko Stefanović</t>
   </si>
   <si>
     <t>Marinika Tepić</t>
   </si>
   <si>
     <t>Dragan Đilas</t>
   </si>
   <si>
     <t>Branko Miljuš</t>
   </si>
   <si>
     <t>Dušan Nikezić</t>
   </si>
   <si>
     <t>Tatjana Pašić</t>
@@ -893,63 +902,54 @@
   <si>
     <t>Slađana Miletić</t>
   </si>
   <si>
     <t>Vojislav Mihailović</t>
   </si>
   <si>
     <t>Slađana Radisavljević</t>
   </si>
   <si>
     <t>Dušan Radosavljević</t>
   </si>
   <si>
     <t>Zoran Sandić</t>
   </si>
   <si>
     <t>Zoran Stojanović</t>
   </si>
   <si>
     <t>Nenad Tomašević</t>
   </si>
   <si>
     <t>Dejan Šulkić</t>
   </si>
   <si>
-    <t>Željko Veselinović</t>
+    <t>Sonja Pernat</t>
   </si>
   <si>
     <t>POKRET SLOGA - DA SE STRUKA PITA</t>
-  </si>
-[...7 lines deleted...]
-    <t>Sonja Pernat</t>
   </si>
   <si>
     <t>Slavica Radovanović</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3447,1395 +3447,1395 @@
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>4</v>
       </c>
       <c r="B154" t="s">
         <v>175</v>
       </c>
       <c r="C154" t="s">
         <v>172</v>
       </c>
       <c r="D154" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>110</v>
       </c>
       <c r="B155" t="s">
         <v>176</v>
       </c>
       <c r="C155" t="s">
         <v>172</v>
       </c>
       <c r="D155" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>110</v>
       </c>
       <c r="B156" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C156" t="s">
         <v>172</v>
       </c>
       <c r="D156" t="s">
-        <v>136</v>
+        <v>177</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>110</v>
       </c>
       <c r="B157" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C157" t="s">
         <v>172</v>
       </c>
       <c r="D157" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>110</v>
       </c>
       <c r="B158" t="s">
         <v>180</v>
       </c>
       <c r="C158" t="s">
         <v>172</v>
       </c>
       <c r="D158" t="s">
-        <v>181</v>
+        <v>128</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>110</v>
       </c>
       <c r="B159" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C159" t="s">
         <v>172</v>
       </c>
       <c r="D159" t="s">
-        <v>179</v>
+        <v>136</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>110</v>
       </c>
       <c r="B160" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C160" t="s">
         <v>172</v>
       </c>
       <c r="D160" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
+        <v>110</v>
+      </c>
+      <c r="B161" t="s">
+        <v>184</v>
+      </c>
+      <c r="C161" t="s">
+        <v>172</v>
+      </c>
+      <c r="D161" t="s">
         <v>185</v>
-      </c>
-[...7 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>185</v>
+        <v>110</v>
       </c>
       <c r="B162" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="C162" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="D162" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>185</v>
+        <v>110</v>
       </c>
       <c r="B163" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C163" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="D163" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
+        <v>189</v>
+      </c>
+      <c r="B164" t="s">
+        <v>190</v>
+      </c>
+      <c r="C164" t="s">
         <v>191</v>
       </c>
-      <c r="B164" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D164" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
+        <v>189</v>
+      </c>
+      <c r="B165" t="s">
+        <v>192</v>
+      </c>
+      <c r="C165" t="s">
         <v>191</v>
       </c>
-      <c r="B165" t="s">
+      <c r="D165" t="s">
         <v>193</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B166" t="s">
         <v>194</v>
       </c>
       <c r="C166" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D166" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
+        <v>195</v>
+      </c>
+      <c r="B167" t="s">
+        <v>196</v>
+      </c>
+      <c r="C167" t="s">
         <v>191</v>
       </c>
-      <c r="B167" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D167" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
+        <v>195</v>
+      </c>
+      <c r="B168" t="s">
+        <v>197</v>
+      </c>
+      <c r="C168" t="s">
         <v>191</v>
       </c>
-      <c r="B168" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D168" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
+        <v>195</v>
+      </c>
+      <c r="B169" t="s">
+        <v>198</v>
+      </c>
+      <c r="C169" t="s">
         <v>191</v>
       </c>
-      <c r="B169" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D169" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
+        <v>195</v>
+      </c>
+      <c r="B170" t="s">
+        <v>199</v>
+      </c>
+      <c r="C170" t="s">
         <v>191</v>
       </c>
-      <c r="B170" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D170" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="B171" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C171" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D171" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="B172" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C172" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D172" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
+        <v>195</v>
+      </c>
+      <c r="B173" t="s">
+        <v>202</v>
+      </c>
+      <c r="C173" t="s">
         <v>191</v>
       </c>
-      <c r="B173" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D173" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="B174" t="s">
         <v>203</v>
       </c>
       <c r="C174" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="D174" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="B175" t="s">
         <v>204</v>
       </c>
       <c r="C175" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="D175" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="B176" t="s">
         <v>205</v>
       </c>
       <c r="C176" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D176" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="B177" t="s">
+        <v>207</v>
+      </c>
+      <c r="C177" t="s">
         <v>206</v>
       </c>
-      <c r="C177" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D177" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="B178" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C178" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D178" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="B179" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C179" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="D179" t="s">
-        <v>210</v>
+        <v>183</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
         <v>110</v>
       </c>
       <c r="B180" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C180" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="D180" t="s">
-        <v>210</v>
+        <v>183</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
         <v>110</v>
       </c>
       <c r="B181" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="C181" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="D181" t="s">
-        <v>210</v>
+        <v>183</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="B182" t="s">
+        <v>212</v>
+      </c>
+      <c r="C182" t="s">
         <v>213</v>
       </c>
-      <c r="C182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D182" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
         <v>110</v>
       </c>
       <c r="B183" t="s">
+        <v>215</v>
+      </c>
+      <c r="C183" t="s">
+        <v>213</v>
+      </c>
+      <c r="D183" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
         <v>110</v>
       </c>
       <c r="B184" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C184" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D184" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
         <v>110</v>
       </c>
       <c r="B185" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C185" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D185" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
         <v>110</v>
       </c>
       <c r="B186" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C186" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D186" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
         <v>110</v>
       </c>
       <c r="B187" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C187" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D187" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
         <v>110</v>
       </c>
       <c r="B188" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C188" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D188" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="B189" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C189" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="D189" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="B190" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C190" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="D190" t="s">
-        <v>179</v>
+        <v>214</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="B191" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C191" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="D191" t="s">
-        <v>179</v>
+        <v>214</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="B192" t="s">
+        <v>224</v>
+      </c>
+      <c r="C192" t="s">
         <v>225</v>
       </c>
-      <c r="C192" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D192" t="s">
-        <v>179</v>
+        <v>226</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="B193" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C193" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D193" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="B194" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C194" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D194" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="B195" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C195" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="D195" t="s">
-        <v>230</v>
+        <v>183</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="B196" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C196" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="D196" t="s">
-        <v>232</v>
+        <v>183</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="B197" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C197" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="D197" t="s">
-        <v>230</v>
+        <v>183</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B198" t="s">
+        <v>232</v>
+      </c>
+      <c r="C198" t="s">
+        <v>233</v>
+      </c>
+      <c r="D198" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B199" t="s">
         <v>235</v>
       </c>
       <c r="C199" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="D199" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="B200" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C200" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="D200" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B201" t="s">
         <v>238</v>
       </c>
       <c r="C201" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="D201" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B202" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C202" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="D202" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="B203" t="s">
+        <v>240</v>
+      </c>
+      <c r="C203" t="s">
+        <v>233</v>
+      </c>
+      <c r="D203" t="s">
         <v>241</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B204" t="s">
         <v>242</v>
       </c>
       <c r="C204" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
       <c r="D204" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B205" t="s">
         <v>243</v>
       </c>
       <c r="C205" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
       <c r="D205" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B206" t="s">
         <v>244</v>
       </c>
       <c r="C206" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
       <c r="D206" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="B207" t="s">
         <v>245</v>
       </c>
       <c r="C207" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
       <c r="D207" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="B208" t="s">
         <v>246</v>
       </c>
       <c r="C208" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
       <c r="D208" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="B209" t="s">
         <v>247</v>
       </c>
       <c r="C209" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
       <c r="D209" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
         <v>110</v>
       </c>
       <c r="B210" t="s">
         <v>248</v>
       </c>
       <c r="C210" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
       <c r="D210" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
         <v>110</v>
       </c>
       <c r="B211" t="s">
         <v>249</v>
       </c>
       <c r="C211" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
       <c r="D211" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
         <v>110</v>
       </c>
       <c r="B212" t="s">
         <v>250</v>
       </c>
       <c r="C212" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
       <c r="D212" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="B213" t="s">
         <v>251</v>
       </c>
       <c r="C213" t="s">
-        <v>252</v>
+        <v>177</v>
       </c>
       <c r="D213" t="s">
-        <v>222</v>
+        <v>177</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="B214" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C214" t="s">
-        <v>252</v>
+        <v>177</v>
       </c>
       <c r="D214" t="s">
-        <v>222</v>
+        <v>177</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="B215" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C215" t="s">
-        <v>252</v>
+        <v>177</v>
       </c>
       <c r="D215" t="s">
-        <v>222</v>
+        <v>177</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B216" t="s">
+        <v>254</v>
+      </c>
+      <c r="C216" t="s">
         <v>255</v>
       </c>
-      <c r="C216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D216" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B217" t="s">
         <v>256</v>
       </c>
       <c r="C217" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="D217" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B218" t="s">
         <v>257</v>
       </c>
       <c r="C218" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="D218" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B219" t="s">
         <v>258</v>
       </c>
       <c r="C219" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="D219" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="B220" t="s">
         <v>259</v>
       </c>
       <c r="C220" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="D220" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="B221" t="s">
         <v>260</v>
       </c>
       <c r="C221" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="D221" t="s">
-        <v>262</v>
+        <v>226</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
-        <v>110</v>
+        <v>195</v>
       </c>
       <c r="B222" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C222" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="D222" t="s">
-        <v>264</v>
+        <v>226</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
         <v>110</v>
       </c>
       <c r="B223" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C223" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="D223" t="s">
-        <v>262</v>
+        <v>226</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
         <v>110</v>
       </c>
       <c r="B224" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C224" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D224" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
         <v>110</v>
       </c>
       <c r="B225" t="s">
+        <v>266</v>
+      </c>
+      <c r="C225" t="s">
+        <v>264</v>
+      </c>
+      <c r="D225" t="s">
         <v>267</v>
-      </c>
-[...4 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
         <v>110</v>
       </c>
       <c r="B226" t="s">
         <v>268</v>
       </c>
       <c r="C226" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D226" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
         <v>110</v>
       </c>
       <c r="B227" t="s">
         <v>269</v>
       </c>
       <c r="C227" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D227" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
         <v>110</v>
       </c>
       <c r="B228" t="s">
         <v>270</v>
       </c>
       <c r="C228" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D228" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
         <v>110</v>
       </c>
       <c r="B229" t="s">
         <v>271</v>
       </c>
       <c r="C229" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="D229" t="s">
-        <v>184</v>
+        <v>265</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" t="s">
         <v>110</v>
       </c>
       <c r="B230" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C230" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="D230" t="s">
-        <v>184</v>
+        <v>265</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
         <v>110</v>
       </c>
       <c r="B231" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C231" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="D231" t="s">
-        <v>184</v>
+        <v>267</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
         <v>110</v>
       </c>
       <c r="B232" t="s">
+        <v>274</v>
+      </c>
+      <c r="C232" t="s">
         <v>275</v>
       </c>
-      <c r="C232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D232" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
         <v>110</v>
       </c>
       <c r="B233" t="s">
         <v>276</v>
       </c>
       <c r="C233" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="D233" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
         <v>110</v>
       </c>
       <c r="B234" t="s">
         <v>277</v>
       </c>
       <c r="C234" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="D234" t="s">
-        <v>279</v>
+        <v>188</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" t="s">
         <v>110</v>
       </c>
       <c r="B235" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C235" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="D235" t="s">
-        <v>279</v>
+        <v>188</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
         <v>110</v>
       </c>
       <c r="B236" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C236" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="D236" t="s">
-        <v>279</v>
+        <v>188</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
         <v>110</v>
       </c>
       <c r="B237" t="s">
+        <v>280</v>
+      </c>
+      <c r="C237" t="s">
+        <v>281</v>
+      </c>
+      <c r="D237" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
         <v>110</v>
       </c>
       <c r="B238" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C238" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D238" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
         <v>110</v>
       </c>
       <c r="B239" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C239" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D239" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" t="s">
         <v>110</v>
       </c>
       <c r="B240" t="s">
+        <v>285</v>
+      </c>
+      <c r="C240" t="s">
+        <v>281</v>
+      </c>
+      <c r="D240" t="s">
         <v>286</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
         <v>110</v>
       </c>
       <c r="B241" t="s">
         <v>287</v>
       </c>
       <c r="C241" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D241" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
         <v>110</v>
       </c>
       <c r="B242" t="s">
         <v>288</v>
       </c>
       <c r="C242" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D242" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
         <v>110</v>
       </c>
       <c r="B243" t="s">
         <v>289</v>
       </c>
       <c r="C243" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D243" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
         <v>110</v>
       </c>
       <c r="B244" t="s">
         <v>290</v>
       </c>
       <c r="C244" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D244" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
         <v>110</v>
       </c>
       <c r="B245" t="s">
         <v>291</v>
       </c>
       <c r="C245" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D245" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
         <v>110</v>
       </c>
       <c r="B246" t="s">
         <v>292</v>
       </c>
       <c r="C246" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D246" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
         <v>110</v>
       </c>
       <c r="B247" t="s">
         <v>293</v>
       </c>
       <c r="C247" t="s">
-        <v>294</v>
+        <v>281</v>
       </c>
       <c r="D247" t="s">
-        <v>239</v>
+        <v>286</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
         <v>110</v>
       </c>
       <c r="B248" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C248" t="s">
-        <v>294</v>
+        <v>281</v>
       </c>
       <c r="D248" t="s">
-        <v>239</v>
+        <v>282</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
         <v>110</v>
       </c>
       <c r="B249" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C249" t="s">
-        <v>294</v>
+        <v>281</v>
       </c>
       <c r="D249" t="s">
-        <v>239</v>
+        <v>286</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
         <v>110</v>
       </c>
       <c r="B250" t="s">
+        <v>296</v>
+      </c>
+      <c r="C250" t="s">
         <v>297</v>
       </c>
-      <c r="C250" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D250" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" t="s">
         <v>110</v>
       </c>
       <c r="B251" t="s">
         <v>298</v>
       </c>
       <c r="C251" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D251" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">