--- v0 (2026-04-28)
+++ v1 (2026-10-28)
@@ -452,51 +452,51 @@
   <si>
     <t>Sonja Pernat</t>
   </si>
   <si>
     <t>Irena Živković</t>
   </si>
   <si>
     <t>Đorđo Đorđić</t>
   </si>
   <si>
     <t>Edin Đerlek</t>
   </si>
   <si>
     <t>Stranka pravde i pomirenja</t>
   </si>
   <si>
     <t>Siniša Ljepojević</t>
   </si>
   <si>
     <t>Grupa građana Mi - Glas iz naroda, prof. dr Branimir Nestorović</t>
   </si>
   <si>
     <t>Aleksandar Pavić</t>
   </si>
   <si>
-    <t>Jelena Pavlović</t>
+    <t>Jelena Pavlović advokatica</t>
   </si>
   <si>
     <t>Uzdržan</t>
   </si>
   <si>
     <t>Slobodan Nikolić</t>
   </si>
   <si>
     <t>Ruska stranka</t>
   </si>
   <si>
     <t>Igor Braunović</t>
   </si>
   <si>
     <t>Socijalistička partija Srbije</t>
   </si>
   <si>
     <t>Ljubinko Đurković</t>
   </si>
   <si>
     <t>Nije glasao/la</t>
   </si>
   <si>
     <t>Edin Numanović</t>
   </si>
@@ -782,51 +782,51 @@
   <si>
     <t>Dalibor Jekić</t>
   </si>
   <si>
     <t>Danijela Nestorović</t>
   </si>
   <si>
     <t>Ekološki ustanak</t>
   </si>
   <si>
     <t>Aleksandar Jovanović</t>
   </si>
   <si>
     <t>Goran Petković</t>
   </si>
   <si>
     <t>Milica Marušić Jablanović</t>
   </si>
   <si>
     <t>Dragan Jonić</t>
   </si>
   <si>
     <t>Srđan Milivojević</t>
   </si>
   <si>
-    <t>Demokratska stranka - DS</t>
+    <t>Poslanici uz studente: za kontrolu izbora</t>
   </si>
   <si>
     <t>Demokratska stranka</t>
   </si>
   <si>
     <t>Nebojša Novaković</t>
   </si>
   <si>
     <t>ZAJEDNO</t>
   </si>
   <si>
     <t>Dragana Rakić</t>
   </si>
   <si>
     <t>Ksenija Marković</t>
   </si>
   <si>
     <t>Zoran Lutovac</t>
   </si>
   <si>
     <t>Filip Tatalović</t>
   </si>
   <si>
     <t>Dragana Rašić</t>
   </si>