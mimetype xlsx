--- v0 (2026-06-10)
+++ v1 (2026-10-29)
@@ -443,51 +443,51 @@
   <si>
     <t>Žarko Ristić</t>
   </si>
   <si>
     <t>Sonja Pernat</t>
   </si>
   <si>
     <t>Stranka slobode i pravde</t>
   </si>
   <si>
     <t>Edin Đerlek</t>
   </si>
   <si>
     <t>Stranka pravde i pomirenja</t>
   </si>
   <si>
     <t>Siniša Ljepojević</t>
   </si>
   <si>
     <t>Grupa građana Mi - Glas iz naroda, prof. dr Branimir Nestorović</t>
   </si>
   <si>
     <t>Aleksandar Pavić</t>
   </si>
   <si>
-    <t>Jelena Pavlović</t>
+    <t>Jelena Pavlović advokatica</t>
   </si>
   <si>
     <t>Igor Braunović</t>
   </si>
   <si>
     <t>Socijalistička partija Srbije</t>
   </si>
   <si>
     <t>Ljubinko Đurković</t>
   </si>
   <si>
     <t>Edin Numanović</t>
   </si>
   <si>
     <t>Bojan Torbica</t>
   </si>
   <si>
     <t>ZDRAVA SRBIJA - POKRET SOCIJALISTA</t>
   </si>
   <si>
     <t>Pokret socijalista</t>
   </si>
   <si>
     <t>Ivana Stamatović</t>
   </si>
@@ -779,51 +779,51 @@
   <si>
     <t>Dalibor Jekić</t>
   </si>
   <si>
     <t>Danijela Nestorović</t>
   </si>
   <si>
     <t>Ekološki ustanak</t>
   </si>
   <si>
     <t>Aleksandar Jovanović</t>
   </si>
   <si>
     <t>Goran Petković</t>
   </si>
   <si>
     <t>Milica Marušić Jablanović</t>
   </si>
   <si>
     <t>Dragan Jonić</t>
   </si>
   <si>
     <t>Srđan Milivojević</t>
   </si>
   <si>
-    <t>Demokratska stranka - DS</t>
+    <t>Poslanici uz studente: za kontrolu izbora</t>
   </si>
   <si>
     <t>Demokratska stranka</t>
   </si>
   <si>
     <t>Nebojša Novaković</t>
   </si>
   <si>
     <t>ZAJEDNO</t>
   </si>
   <si>
     <t>Dragana Rakić</t>
   </si>
   <si>
     <t>Ksenija Marković</t>
   </si>
   <si>
     <t>Zoran Lutovac</t>
   </si>
   <si>
     <t>Filip Tatalović</t>
   </si>
   <si>
     <t>Dragana Rašić</t>
   </si>